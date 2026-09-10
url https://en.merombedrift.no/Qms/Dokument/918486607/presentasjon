--- v0 (2026-06-23)
+++ v1 (2026-09-10)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0b087c5ebf854839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e2923fc53fb4cf1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R46a125730a3b468f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd8a52914f8e3403a"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4fd781d08d994f6a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2d1ce4f4586b46e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2c35c73d1114aec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2771a3ee2558446d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2bf6da5cb0f04dfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0253f74eb2ae4496"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2f63540b3f0a4ab0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra82d22485b584ba2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1b616a3ce76542e6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46a125730a3b468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4fd781d08d994f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R51a1dec507354f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R11361906a6614080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd59f9be4790f4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rafed8169da634132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R74b79fcc98854ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2d1ce4f4586b46e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf367fdd3fa364c27" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8a52914f8e3403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2c35c73d1114aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2771a3ee2558446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2bf6da5cb0f04dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0253f74eb2ae4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f63540b3f0a4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra82d22485b584ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1b616a3ce76542e6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e3245dca2674799" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd31e9647da2f4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra23d471d2a3b4a1c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a51715acb0e4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra17b317e20c7475d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd31e9647da2f4a3c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4a51715acb0e4b9e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49b325e587394654" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a42228ebe664b95" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8fe6c34349e84f65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3049e02089944859" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1d82d175ffa5451f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26fbe13333f54d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3a4682212abe422d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R01ecdd06124641ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00ee0fa7a56c4134" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>